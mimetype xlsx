--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0064f04b0947a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42da9776a1aa4cbb86d41be12934d54c.psmdcp" Id="Rc0263b6b53a549f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdec14951ddf437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31203d33751b44dd8c031196f0a2f095.psmdcp" Id="R52b88ec8420e40da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>Sku</x:t>
   </x:si>
   <x:si>