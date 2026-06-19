--- v4 (2026-05-05)
+++ v5 (2026-06-19)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdec14951ddf437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31203d33751b44dd8c031196f0a2f095.psmdcp" Id="R52b88ec8420e40da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc6543928e14afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bfeeb11c87b474eab3408afb444eaf0.psmdcp" Id="R2c1d793336b54eb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>Sku</x:t>
   </x:si>
   <x:si>