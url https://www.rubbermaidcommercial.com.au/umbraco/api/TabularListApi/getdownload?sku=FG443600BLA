--- v5 (2026-06-19)
+++ v6 (2026-08-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc6543928e14afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bfeeb11c87b474eab3408afb444eaf0.psmdcp" Id="R2c1d793336b54eb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c8a5c5920345dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1181e2b3e3044f459e5aac79c0983f32.psmdcp" Id="Rb3a497b4510d49a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>Sku</x:t>
   </x:si>
   <x:si>