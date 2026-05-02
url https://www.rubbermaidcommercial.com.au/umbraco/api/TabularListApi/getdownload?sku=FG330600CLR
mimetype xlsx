--- v1 (2026-03-06)
+++ v2 (2026-05-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reddbc1c6b60c4619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5c1da1252704eaba71cd46a84c21cd1.psmdcp" Id="R7b8dd3d7f961467e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0052a1319aa4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c153e2af2f34bdb9cd1de67a8fa08b3.psmdcp" Id="Rb547fd54f7a949d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>Sku</x:t>
   </x:si>
   <x:si>