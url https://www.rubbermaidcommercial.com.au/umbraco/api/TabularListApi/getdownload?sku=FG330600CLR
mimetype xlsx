--- v2 (2026-05-02)
+++ v3 (2026-06-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0052a1319aa4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c153e2af2f34bdb9cd1de67a8fa08b3.psmdcp" Id="Rb547fd54f7a949d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5d16463fd74a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25c2c360dbf44ee3aef7fc653c2b4e51.psmdcp" Id="R750f5e4e046e44d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>Sku</x:t>
   </x:si>
   <x:si>