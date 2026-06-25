--- v3 (2026-06-24)
+++ v4 (2026-06-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5d16463fd74a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25c2c360dbf44ee3aef7fc653c2b4e51.psmdcp" Id="R750f5e4e046e44d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca0b8429fa734bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7e87896316348569c0c4c2dc749aeb3.psmdcp" Id="R8b12e6b070af47a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>Sku</x:t>
   </x:si>
   <x:si>