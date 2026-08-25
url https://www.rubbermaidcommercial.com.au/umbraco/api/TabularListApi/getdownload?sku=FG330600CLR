--- v4 (2026-06-25)
+++ v5 (2026-08-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca0b8429fa734bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7e87896316348569c0c4c2dc749aeb3.psmdcp" Id="R8b12e6b070af47a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2c08a72e434424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00714354739d4a1b809c085de5c49784.psmdcp" Id="R969f9df43f6f4b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>Sku</x:t>
   </x:si>
   <x:si>